--- v1 (2025-11-08)
+++ v2 (2026-06-07)
@@ -346,62 +346,71 @@
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-PK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A738B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-PK"/>
         </w:rPr>
         <w:t>Each author should have participated sufficiently in the work to take public responsibility for appropriate portions of the content. Acquisition of funding, collection of data, or general supervision of the research group alone does not justify authorship.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7678F032" w14:textId="77777777" w:rsidR="006A738B" w:rsidRPr="006A738B" w:rsidRDefault="006A738B" w:rsidP="006A738B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-PK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B9B7DCD" w14:textId="77777777" w:rsidR="00C51512" w:rsidRPr="006A738B" w:rsidRDefault="00C51512" w:rsidP="00C51512">
+    <w:p w14:paraId="30A2429A" w14:textId="77777777" w:rsidR="0046790A" w:rsidRDefault="0046790A" w:rsidP="0046790A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5805"/>
+          <w:tab w:val="left" w:pos="6379"/>
+        </w:tabs>
+        <w:spacing w:before="91"/>
+        <w:ind w:right="-35"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34053">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-PK"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Furthermore, all author(s) hereby provide consent for the publication of the manuscript described above (if accepted for publication), including any accompanying images or data contained within the manuscript. I/We understand that this information will be freely available online and accessible to the general public under the Creative Commons Attribution (CC BY) license, which permits unrestricted use, distribution, and reproduction in any medium, provided the original work is properly cited. I/We transfer the copyright of this work to the Journal and its Publisher as part of the publishing agreement, effective upon acceptance of the article for publication. I/We acknowledge that this will reduce our actual privacy to the extent of the content of the manuscript. I/We also understand that once published, the manuscript cannot be removed from the published record except in exceptional circumstances.</w:t>
+        <w:t>Furthermore, all author(s) hereby provide consent for the publication of the submitted manuscript, if accepted for publication, including any accompanying images, figures, tables, or supplementary data contained therein. The author(s) understand that the published work will be freely available online and accessible to the public under the terms of the Creative Commons Attribution License (CC BY), which permits unrestricted use, reproduction, distribution, adaptation, and sharing in any medium, including commercial use, provided the original work is properly cited. The author(s) grant the University of Central Punjab and the UCP Journal of Languages &amp; Literature a non-exclusive license to publish, distribute, archive, preserve, and promote the article as part of the publishing agreement, effective upon acceptance for publication. The author(s) acknowledge that the published article will become part of the permanent scholarly record and may not be removed after publication except in cases involving legal, ethical, or editorial concerns in accordance with the journal’s policies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70269C5B" w14:textId="77777777" w:rsidR="006A738B" w:rsidRDefault="006A738B" w:rsidP="006A738B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5805"/>
           <w:tab w:val="left" w:pos="6605"/>
         </w:tabs>
         <w:spacing w:before="91" w:line="501" w:lineRule="auto"/>
         <w:ind w:right="3417"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34E81354" w14:textId="299FBD1C" w:rsidR="006B2776" w:rsidRDefault="006B2776" w:rsidP="006A738B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5805"/>
           <w:tab w:val="left" w:pos="6605"/>
         </w:tabs>
         <w:spacing w:before="91" w:line="501" w:lineRule="auto"/>
@@ -2876,50 +2885,51 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D528A3"/>
     <w:rsid w:val="00085E52"/>
     <w:rsid w:val="000B38D0"/>
     <w:rsid w:val="0018242C"/>
     <w:rsid w:val="002D5CFB"/>
     <w:rsid w:val="00466637"/>
+    <w:rsid w:val="0046790A"/>
     <w:rsid w:val="00467F5F"/>
     <w:rsid w:val="0047107C"/>
     <w:rsid w:val="004E2931"/>
     <w:rsid w:val="006A738B"/>
     <w:rsid w:val="006B2776"/>
     <w:rsid w:val="00727B4E"/>
     <w:rsid w:val="00746F57"/>
     <w:rsid w:val="007934BA"/>
     <w:rsid w:val="007A659D"/>
     <w:rsid w:val="007E629B"/>
     <w:rsid w:val="00850F99"/>
     <w:rsid w:val="009657E8"/>
     <w:rsid w:val="00C51512"/>
     <w:rsid w:val="00D35713"/>
     <w:rsid w:val="00D528A3"/>
     <w:rsid w:val="00DC799B"/>
     <w:rsid w:val="00E40068"/>
     <w:rsid w:val="00EC4F00"/>
     <w:rsid w:val="00FC1CEC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -3050,98 +3060,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3356,92 +3369,105 @@
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="77"/>
       <w:ind w:left="2954" w:right="2952"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="110" w:hanging="208"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="105"/>
       <w:ind w:left="1037"/>
       <w:jc w:val="center"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="0046790A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="194316612">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3714,75 +3740,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>346</Words>
-  <Characters>2023</Characters>
+  <Words>380</Words>
+  <Characters>2172</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2345</CharactersWithSpaces>
+  <CharactersWithSpaces>2547</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Adeel Ahmad</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2011-07-27T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign CS5 (7.0)</vt:lpwstr>
   </property>